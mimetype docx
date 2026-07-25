--- v0 (2026-06-10)
+++ v1 (2026-07-25)
@@ -850,89 +850,89 @@
           </w:tcPr>
           <w:p w14:paraId="4AB915B8" w14:textId="6C2FF2E0" w:rsidR="00F379E5" w:rsidRPr="00F74F6D" w:rsidRDefault="00F379E5" w:rsidP="00CC6A8A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="URW DIN" w:hAnsi="URW DIN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="URW DIN" w:hAnsi="URW DIN"/>
               </w:rPr>
               <w:t>Rodzaj gwarancji</w:t>
             </w:r>
             <w:r w:rsidR="008E4711">
               <w:rPr>
                 <w:rFonts w:ascii="URW DIN" w:hAnsi="URW DIN"/>
               </w:rPr>
               <w:t xml:space="preserve"> (zaznacz właściwą)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62C5F537" w14:textId="31354963" w:rsidR="00F379E5" w:rsidRDefault="0069553A" w:rsidP="00CC6A8A">
+          <w:p w14:paraId="62C5F537" w14:textId="31354963" w:rsidR="00F379E5" w:rsidRDefault="00531DD1" w:rsidP="00CC6A8A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="731"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="URW DIN" w:hAnsi="URW DIN"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="URW DIN" w:hAnsi="URW DIN"/>
                 </w:rPr>
                 <w:id w:val="382831652"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F379E5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F379E5">
               <w:rPr>
                 <w:rFonts w:ascii="URW DIN" w:hAnsi="URW DIN"/>
               </w:rPr>
               <w:t xml:space="preserve"> gwarancja bankowa</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="398311A8" w14:textId="3A8E01AA" w:rsidR="00F379E5" w:rsidRPr="00F74F6D" w:rsidRDefault="0069553A" w:rsidP="00CC6A8A">
+          <w:p w14:paraId="398311A8" w14:textId="3A8E01AA" w:rsidR="00F379E5" w:rsidRPr="00F74F6D" w:rsidRDefault="00531DD1" w:rsidP="00CC6A8A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="731"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="URW DIN" w:hAnsi="URW DIN"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="URW DIN" w:hAnsi="URW DIN"/>
                 </w:rPr>
                 <w:id w:val="684948649"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F379E5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -1324,131 +1324,138 @@
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="URW DIN" w:hAnsi="URW DIN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E4711">
               <w:rPr>
                 <w:rFonts w:ascii="URW DIN" w:hAnsi="URW DIN"/>
               </w:rPr>
               <w:t>*niepotrzebne skreślić</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F74F6D" w14:paraId="3E373695" w14:textId="77777777" w:rsidTr="00021DB5">
         <w:trPr>
           <w:trHeight w:val="1064"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66C7BADE" w14:textId="362D6F40" w:rsidR="00F74F6D" w:rsidRPr="00F74F6D" w:rsidRDefault="00F74F6D" w:rsidP="00250A84">
+          <w:p w14:paraId="66C7BADE" w14:textId="618E514E" w:rsidR="00F74F6D" w:rsidRPr="00F74F6D" w:rsidRDefault="00F74F6D" w:rsidP="00250A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="URW DIN" w:hAnsi="URW DIN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F74F6D">
               <w:rPr>
                 <w:rFonts w:ascii="URW DIN" w:hAnsi="URW DIN"/>
               </w:rPr>
               <w:t xml:space="preserve">Podpis </w:t>
             </w:r>
             <w:r w:rsidR="002C0BD9">
               <w:rPr>
                 <w:rFonts w:ascii="URW DIN" w:hAnsi="URW DIN"/>
               </w:rPr>
               <w:t>os</w:t>
             </w:r>
             <w:r w:rsidR="00D11ACB">
               <w:rPr>
                 <w:rFonts w:ascii="URW DIN" w:hAnsi="URW DIN"/>
               </w:rPr>
               <w:t>ób/osoby</w:t>
             </w:r>
             <w:r w:rsidR="002C0BD9">
               <w:rPr>
                 <w:rFonts w:ascii="URW DIN" w:hAnsi="URW DIN"/>
               </w:rPr>
               <w:t xml:space="preserve"> upoważnionej do </w:t>
             </w:r>
             <w:r w:rsidR="00D11ACB">
               <w:rPr>
                 <w:rFonts w:ascii="URW DIN" w:hAnsi="URW DIN"/>
               </w:rPr>
               <w:t>reprezentowania przedsiębiorcy turystycznego</w:t>
+            </w:r>
+            <w:r w:rsidR="0030074E">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="URW DIN" w:hAnsi="URW DIN"/>
+              </w:rPr>
+              <w:endnoteReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76DE0372" w14:textId="77777777" w:rsidR="00F74F6D" w:rsidRPr="00F74F6D" w:rsidRDefault="00F74F6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="URW DIN" w:hAnsi="URW DIN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="17090F84" w14:textId="77777777" w:rsidR="00FE24CD" w:rsidRDefault="00FE24CD"/>
     <w:sectPr w:rsidR="00FE24CD" w:rsidSect="009D0E90">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D7B03CE" w14:textId="77777777" w:rsidR="0069553A" w:rsidRDefault="0069553A" w:rsidP="00DC1163">
+    <w:p w14:paraId="7969BA29" w14:textId="77777777" w:rsidR="00531DD1" w:rsidRDefault="00531DD1" w:rsidP="00DC1163">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DAE945F" w14:textId="77777777" w:rsidR="0069553A" w:rsidRDefault="0069553A" w:rsidP="00DC1163">
+    <w:p w14:paraId="724ADB11" w14:textId="77777777" w:rsidR="00531DD1" w:rsidRDefault="00531DD1" w:rsidP="00DC1163">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="1">
     <w:p w14:paraId="622734D3" w14:textId="4A31E17E" w:rsidR="00684BE4" w:rsidRPr="00877182" w:rsidRDefault="00F81170">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisukocowego"/>
         <w:rPr>
           <w:rFonts w:ascii="URW DIN" w:hAnsi="URW DIN"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisukocowego"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
@@ -1546,109 +1553,157 @@
   </w:endnote>
   <w:endnote w:id="2">
     <w:p w14:paraId="41725A8C" w14:textId="6F104AC7" w:rsidR="008E4711" w:rsidRDefault="008E4711">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisukocowego"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisukocowego"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="URW DIN" w:hAnsi="URW DIN"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>UFG zastrzega sobie prawo do wezwania przedsiębiorcy do przedstawienia wykazu umów.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
+  <w:endnote w:id="3">
+    <w:p w14:paraId="748E9213" w14:textId="77777777" w:rsidR="00195C00" w:rsidRPr="00195C00" w:rsidRDefault="0030074E" w:rsidP="00195C00">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00195C00">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="URW DIN" w:hAnsi="URW DIN"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00195C00">
+        <w:rPr>
+          <w:rFonts w:ascii="URW DIN" w:hAnsi="URW DIN"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00195C00" w:rsidRPr="00195C00">
+        <w:rPr>
+          <w:rFonts w:ascii="URW DIN" w:hAnsi="URW DIN"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dokument należy podpisać </w:t>
+      </w:r>
+      <w:r w:rsidR="00195C00" w:rsidRPr="00195C00">
+        <w:rPr>
+          <w:rFonts w:ascii="URW DIN" w:hAnsi="URW DIN"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>kwalifikowanym podpisem elektronicznym, podpisem zaufanym lub podpisem osobistym</w:t>
+      </w:r>
+      <w:r w:rsidR="00195C00" w:rsidRPr="00195C00">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD1F707" w14:textId="1C86C789" w:rsidR="0030074E" w:rsidRDefault="0030074E">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+      </w:pPr>
+    </w:p>
+  </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="URW DIN">
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F9043EB" w14:textId="77777777" w:rsidR="0069553A" w:rsidRDefault="0069553A" w:rsidP="00DC1163">
+    <w:p w14:paraId="231E4192" w14:textId="77777777" w:rsidR="00531DD1" w:rsidRDefault="00531DD1" w:rsidP="00DC1163">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15A72777" w14:textId="77777777" w:rsidR="0069553A" w:rsidRDefault="0069553A" w:rsidP="00DC1163">
+    <w:p w14:paraId="05378F26" w14:textId="77777777" w:rsidR="00531DD1" w:rsidRDefault="00531DD1" w:rsidP="00DC1163">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64265F79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8FE591A"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -1926,93 +1981,97 @@
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC1163"/>
     <w:rsid w:val="000035A3"/>
     <w:rsid w:val="000106AF"/>
     <w:rsid w:val="00021DB5"/>
     <w:rsid w:val="00043E1F"/>
     <w:rsid w:val="000731F4"/>
     <w:rsid w:val="000E1A2C"/>
     <w:rsid w:val="000F1216"/>
     <w:rsid w:val="00112035"/>
     <w:rsid w:val="00154711"/>
+    <w:rsid w:val="00195C00"/>
     <w:rsid w:val="001A4F0E"/>
     <w:rsid w:val="001B4F70"/>
     <w:rsid w:val="00250A84"/>
     <w:rsid w:val="002556D7"/>
     <w:rsid w:val="002656F7"/>
     <w:rsid w:val="00266507"/>
     <w:rsid w:val="002C0BD9"/>
     <w:rsid w:val="002E01DB"/>
+    <w:rsid w:val="0030074E"/>
     <w:rsid w:val="00302DD8"/>
     <w:rsid w:val="003209B8"/>
     <w:rsid w:val="003718DF"/>
     <w:rsid w:val="00373611"/>
     <w:rsid w:val="0039673D"/>
     <w:rsid w:val="003E0E57"/>
     <w:rsid w:val="0047748E"/>
     <w:rsid w:val="00506754"/>
+    <w:rsid w:val="00531DD1"/>
     <w:rsid w:val="005434F4"/>
     <w:rsid w:val="00575859"/>
     <w:rsid w:val="00582564"/>
     <w:rsid w:val="005B15EE"/>
     <w:rsid w:val="005F142D"/>
     <w:rsid w:val="00606DEB"/>
     <w:rsid w:val="00634DD2"/>
     <w:rsid w:val="00684141"/>
     <w:rsid w:val="00684BE4"/>
     <w:rsid w:val="0069553A"/>
     <w:rsid w:val="006A2045"/>
     <w:rsid w:val="006A45FA"/>
     <w:rsid w:val="006B6498"/>
     <w:rsid w:val="00711BCC"/>
     <w:rsid w:val="00715F06"/>
     <w:rsid w:val="007348B9"/>
     <w:rsid w:val="00745015"/>
     <w:rsid w:val="007476EA"/>
     <w:rsid w:val="00783E04"/>
     <w:rsid w:val="007B737D"/>
     <w:rsid w:val="007B7FD8"/>
     <w:rsid w:val="007E789E"/>
     <w:rsid w:val="008047F9"/>
     <w:rsid w:val="00851C5B"/>
     <w:rsid w:val="0087616F"/>
     <w:rsid w:val="00877182"/>
     <w:rsid w:val="008B63E8"/>
+    <w:rsid w:val="008E0B7A"/>
     <w:rsid w:val="008E4711"/>
     <w:rsid w:val="00907D32"/>
     <w:rsid w:val="00926D99"/>
     <w:rsid w:val="009C60EA"/>
     <w:rsid w:val="009D0E90"/>
     <w:rsid w:val="009D6C76"/>
     <w:rsid w:val="009E0A6B"/>
     <w:rsid w:val="00A17687"/>
     <w:rsid w:val="00A22B8F"/>
     <w:rsid w:val="00A4469D"/>
     <w:rsid w:val="00A603B0"/>
     <w:rsid w:val="00A67D8F"/>
     <w:rsid w:val="00A86ABF"/>
     <w:rsid w:val="00B234C0"/>
     <w:rsid w:val="00C5667D"/>
     <w:rsid w:val="00C94BA0"/>
     <w:rsid w:val="00CC1B88"/>
     <w:rsid w:val="00CC6A8A"/>
     <w:rsid w:val="00CD135A"/>
     <w:rsid w:val="00CD63C6"/>
     <w:rsid w:val="00D11ACB"/>
     <w:rsid w:val="00D240A7"/>
     <w:rsid w:val="00D32312"/>
     <w:rsid w:val="00D3787D"/>
     <w:rsid w:val="00D554B7"/>
@@ -2642,51 +2701,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek9Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DC1163"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
     <w:name w:val="Nagłówek 1 Znak"/>
@@ -3491,106 +3549,106 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <sisl xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://www.boldonjames.com/2008/01/sie/internal/label" sislVersion="0" policy="bb20e14d-be6a-46e8-ba22-12335b2c5146" origin="defaultValue">
   <element uid="94f4acbd-5719-4dc5-840f-1b88ab46c5f3" value=""/>
 </sisl>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{899CF9CE-9A7E-47EC-B3F3-98386C003C5E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A475DAC-37ED-4FDE-9F22-D96891B01906}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://www.boldonjames.com/2008/01/sie/internal/label"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>223</Words>
+  <Words>224</Words>
   <Characters>1344</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1564</CharactersWithSpaces>
+  <CharactersWithSpaces>1565</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Natalia Chrupek</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="docIndexRef">
     <vt:lpwstr>7f7cea91-ad3f-43e4-9d6b-913c5e24fc95</vt:lpwstr>
   </property>